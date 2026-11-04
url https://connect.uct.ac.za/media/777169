--- v0 (2026-04-02)
+++ v1 (2026-11-04)
@@ -2021,57 +2021,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F0946">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>cascading</w:t>
             </w:r>
             <w:r w:rsidR="005F0946" w:rsidRPr="005F1C54">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F0946" w:rsidRPr="005F1C54">
               <w:t>marking schedule (</w:t>
             </w:r>
             <w:r w:rsidR="005F0946">
               <w:t xml:space="preserve">marks </w:t>
             </w:r>
             <w:r w:rsidR="005F0946" w:rsidRPr="005F1C54">
               <w:t>upload 1</w:t>
             </w:r>
             <w:r w:rsidR="005F0946">
-              <w:t>9</w:t>
-[...5 lines deleted...]
-              <w:t>November</w:t>
+              <w:t>9 November</w:t>
             </w:r>
             <w:r w:rsidR="005F0946" w:rsidRPr="005F1C54">
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BB444E6" w14:textId="4A4A0BC9" w:rsidR="00EF15AA" w:rsidRDefault="008F437F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>days</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
@@ -2791,54 +2785,51 @@
       <w:r w:rsidR="007E1AB3">
         <w:t>a 14-day marks submission schedule.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E1AB3">
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">he semester </w:t>
       </w:r>
       <w:r w:rsidR="007E1AB3">
         <w:t>two</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cycle contains 5 consolidation days, 1</w:t>
       </w:r>
       <w:r w:rsidR="00590206">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> writing days and</w:t>
       </w:r>
       <w:r w:rsidR="007E1AB3">
-        <w:t xml:space="preserve"> a 14-day marks submission </w:t>
-[...2 lines deleted...]
-        <w:t>schedule. A</w:t>
+        <w:t xml:space="preserve"> a 14-day marks submission schedule. A</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> further 10 days are set aside for the supp and DE exam cycles.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF5976C" w14:textId="77777777" w:rsidR="00EF15AA" w:rsidRDefault="00EF15AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ABEFFF3" w14:textId="77777777" w:rsidR="00EF15AA" w:rsidRDefault="00FE1C2C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
@@ -19084,57 +19075,51 @@
               </w:rPr>
               <w:t>Exam marks submission</w:t>
             </w:r>
             <w:r w:rsidR="00FD5042">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+              <w:t>term day 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AC1EF72" w14:textId="77777777" w:rsidR="00E45D70" w:rsidRDefault="00E45D70" w:rsidP="00E45D70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C64F4" w14:paraId="6118E40F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
@@ -19188,57 +19173,51 @@
               </w:rPr>
               <w:t>Exam marks submission</w:t>
             </w:r>
             <w:r w:rsidR="00FD5042">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:t>term day 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74FE769A" w14:textId="4F751152" w:rsidR="001C64F4" w:rsidRPr="001C64F4" w:rsidRDefault="001C64F4" w:rsidP="001C64F4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C64F4">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Shavuot</w:t>
             </w:r>
           </w:p>
@@ -19299,57 +19278,51 @@
               </w:rPr>
               <w:t>Exam marks submission</w:t>
             </w:r>
             <w:r w:rsidR="00022211">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+              <w:t>term day 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C0D708D" w14:textId="5926580B" w:rsidR="001C64F4" w:rsidRPr="001C64F4" w:rsidRDefault="001C64F4" w:rsidP="001C64F4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C64F4">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Shavuot</w:t>
             </w:r>
           </w:p>
@@ -19571,57 +19544,51 @@
               </w:rPr>
               <w:t>Exam marks submission</w:t>
             </w:r>
             <w:r w:rsidR="00FD5042">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 5</w:t>
+              <w:t>term day 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B1F1217" w14:textId="77777777" w:rsidR="001C64F4" w:rsidRDefault="001C64F4" w:rsidP="001C64F4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C64F4" w14:paraId="5004ACB1" w14:textId="77777777" w:rsidTr="00E45D70">
         <w:trPr>
           <w:trHeight w:val="236"/>
         </w:trPr>
         <w:tc>
@@ -19674,57 +19641,51 @@
               </w:rPr>
               <w:t>Exam marks submission</w:t>
             </w:r>
             <w:r w:rsidR="00FD5042">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 6</w:t>
+              <w:t>term day 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44DF9284" w14:textId="71FFB1F5" w:rsidR="001C64F4" w:rsidRDefault="001C64F4" w:rsidP="001C64F4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C64F4" w14:paraId="114CC0ED" w14:textId="77777777" w:rsidTr="00E45D70">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
@@ -19877,57 +19838,51 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="251" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve">Exam marks submission </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 7</w:t>
+              <w:t>term day 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DB3D87F" w14:textId="77777777" w:rsidR="001C64F4" w:rsidRDefault="001C64F4" w:rsidP="001C64F4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C64F4" w14:paraId="11581307" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
@@ -20010,57 +19965,51 @@
           </w:p>
           <w:p w14:paraId="0064DFAC" w14:textId="418BF1BA" w:rsidR="00E53655" w:rsidRDefault="00E53655" w:rsidP="001C64F4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 8</w:t>
+              <w:t>term day 8</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F5C1181" w14:textId="5AD98604" w:rsidR="001C64F4" w:rsidRDefault="00B15ACD" w:rsidP="001C64F4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
             <w:r w:rsidR="001C64F4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Results</w:t>
             </w:r>
             <w:r w:rsidR="001C64F4">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
@@ -20303,57 +20252,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3816BA12" w14:textId="1C10F179" w:rsidR="001C64F4" w:rsidRDefault="00E53655" w:rsidP="0097302A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 9</w:t>
+              <w:t>term day 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AED0460" w14:textId="210F61AC" w:rsidR="001C64F4" w:rsidRPr="00511764" w:rsidRDefault="00CF2C30" w:rsidP="00511764">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00511764">
               <w:t>FEC</w:t>
             </w:r>
             <w:r w:rsidR="00511764">
               <w:t xml:space="preserve"> Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C64F4" w14:paraId="7704360B" w14:textId="77777777" w:rsidTr="0097302A">
         <w:trPr>
           <w:trHeight w:val="272"/>
@@ -20394,57 +20337,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5181A045" w14:textId="3C9A56F1" w:rsidR="001C64F4" w:rsidRDefault="00E53655" w:rsidP="0097302A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 10</w:t>
+              <w:t>term day 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74EE5A1E" w14:textId="5DC31A1F" w:rsidR="001C64F4" w:rsidRDefault="00511764" w:rsidP="0097302A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00511764">
               <w:t>FEC</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -20489,57 +20426,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41CEFB51" w14:textId="353F64DE" w:rsidR="001C64F4" w:rsidRDefault="00E53655" w:rsidP="0097302A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 11</w:t>
+              <w:t>term day 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C8C333C" w14:textId="20CE034F" w:rsidR="001C64F4" w:rsidRDefault="00511764" w:rsidP="0097302A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00511764">
               <w:t>FEC</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -20584,57 +20515,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03012E43" w14:textId="3CC6A765" w:rsidR="001C64F4" w:rsidRDefault="00E53655" w:rsidP="0097302A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 12</w:t>
+              <w:t>term day 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F586940" w14:textId="1A61C4B2" w:rsidR="001C64F4" w:rsidRDefault="00511764" w:rsidP="0097302A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00511764">
               <w:t>FEC</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -20684,57 +20609,51 @@
           <w:p w14:paraId="546F2ABE" w14:textId="4D6F047B" w:rsidR="001C64F4" w:rsidRDefault="00E53655" w:rsidP="0097302A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="236" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 13</w:t>
+              <w:t>term day 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47C7B0A9" w14:textId="241C63CA" w:rsidR="001C64F4" w:rsidRDefault="00492A30" w:rsidP="00511764">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>SLQ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -21037,57 +20956,51 @@
               </w:rPr>
               <w:t>courses)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 14</w:t>
+              <w:t>term day 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10A7E8DE" w14:textId="77777777" w:rsidR="001C64F4" w:rsidRDefault="001C64F4" w:rsidP="001C64F4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C64F4" w14:paraId="354B6B42" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
@@ -21177,57 +21090,51 @@
               </w:rPr>
               <w:t>courses)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 15</w:t>
+              <w:t>term day 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7048D620" w14:textId="77777777" w:rsidR="001C64F4" w:rsidRDefault="001C64F4" w:rsidP="001C64F4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C64F4" w14:paraId="176DC724" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
@@ -21326,57 +21233,51 @@
               </w:rPr>
               <w:t>courses)</w:t>
             </w:r>
             <w:r w:rsidR="004629DF">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 16</w:t>
+              <w:t>term day 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25E32E23" w14:textId="64FC645B" w:rsidR="001C64F4" w:rsidRPr="00511764" w:rsidRDefault="00511764" w:rsidP="001C64F4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00511764">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>RAC Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -21522,79 +21423,70 @@
               </w:rPr>
               <w:t>courses)</w:t>
             </w:r>
             <w:r w:rsidR="004629DF">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 17</w:t>
+              <w:t>term day 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A125705" w14:textId="7F764547" w:rsidR="00933336" w:rsidRDefault="00511764" w:rsidP="00933336">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>RAC</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> Meetings</w:t>
+              <w:t>RAC Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00933336" w14:paraId="71307339" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34FCC2B0" w14:textId="37EE7B21" w:rsidR="00933336" w:rsidRDefault="00933336" w:rsidP="00933336">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:left="8" w:right="2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
@@ -21668,57 +21560,51 @@
               </w:rPr>
               <w:t>courses)</w:t>
             </w:r>
             <w:r w:rsidR="004629DF">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 18</w:t>
+              <w:t>term day 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16205383" w14:textId="21FFE5A2" w:rsidR="00933336" w:rsidRDefault="00511764" w:rsidP="00933336">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>RAC Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00933336" w14:paraId="07C675DD" w14:textId="77777777">
         <w:trPr>
@@ -21941,57 +21827,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> begins</w:t>
             </w:r>
             <w:r w:rsidR="004E14E0">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 19</w:t>
+              <w:t>term day 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55F8F778" w14:textId="02559655" w:rsidR="00933336" w:rsidRDefault="00E755EB" w:rsidP="00511764">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>RAC</w:t>
             </w:r>
             <w:r w:rsidR="00933336">
               <w:rPr>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -22036,87 +21916,75 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Tuesday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38A4CB81" w14:textId="64A4F942" w:rsidR="00933336" w:rsidRDefault="00511764" w:rsidP="00933336">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supp </w:t>
-[...5 lines deleted...]
-              <w:t>Exam marks submission</w:t>
+              <w:t>Supp Exam marks submission</w:t>
             </w:r>
             <w:r w:rsidR="004E14E0">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter</w:t>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E53655">
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>term day</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 20</w:t>
+              <w:t>term day 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="251FD31B" w14:textId="71192ACD" w:rsidR="00933336" w:rsidRDefault="00511764" w:rsidP="00511764">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43" w:line="236" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>RAC Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00933336" w14:paraId="7FDC3073" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="299"/>
@@ -22148,57 +22016,51 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Wednesday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="077E22AA" w14:textId="549391D6" w:rsidR="00933336" w:rsidRDefault="00511764" w:rsidP="00933336">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supp </w:t>
-[...5 lines deleted...]
-              <w:t>Exam marks submission</w:t>
+              <w:t>Supp Exam marks submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D047A80" w14:textId="6D8BE817" w:rsidR="00933336" w:rsidRDefault="00511764" w:rsidP="00933336">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>RAC Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00933336" w14:paraId="78D5B30C" w14:textId="77777777">
         <w:trPr>
@@ -22234,57 +22096,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Thursday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4033D48C" w14:textId="73557585" w:rsidR="00511764" w:rsidRDefault="00511764" w:rsidP="00933336">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supp </w:t>
-[...5 lines deleted...]
-              <w:t>Exam marks submission</w:t>
+              <w:t>Supp Exam marks submission</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5223B5D3" w14:textId="7E9F4C02" w:rsidR="00E53655" w:rsidRDefault="00E53655" w:rsidP="00933336">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>HUM Winter Term Exam Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
@@ -29434,259 +29290,240 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EA6D958" w14:textId="77777777" w:rsidR="005E1A7F" w:rsidRDefault="005E1A7F" w:rsidP="005E1A7F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1A7F" w14:paraId="204FC528" w14:textId="77777777">
+      <w:tr w:rsidR="005E1A7F" w14:paraId="204FC528" w14:textId="77777777" w:rsidTr="00A60F99">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="143B5EC2" w14:textId="43D328CA" w:rsidR="005E1A7F" w:rsidRDefault="005E1A7F" w:rsidP="005E1A7F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="44AEF10C" w14:textId="77777777" w:rsidR="005E1A7F" w:rsidRDefault="005E1A7F" w:rsidP="005E1A7F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Thursday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06623886" w14:textId="77777777" w:rsidR="005E1A7F" w:rsidRDefault="005E1A7F" w:rsidP="005E1A7F">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="06623886" w14:textId="0DCF11E6" w:rsidR="005E1A7F" w:rsidRDefault="00A60F99" w:rsidP="005E1A7F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Public</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Teaching day 48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="011F1405" w14:textId="3355BD7B" w:rsidR="005E1A7F" w:rsidRDefault="005E1A7F" w:rsidP="005E1A7F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="28"/>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="6"/>
-[...45 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1A7F" w14:paraId="7DEA7A0F" w14:textId="77777777">
+      <w:tr w:rsidR="005E1A7F" w14:paraId="7DEA7A0F" w14:textId="77777777" w:rsidTr="00A60F99">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
           </w:tcPr>
           <w:p w14:paraId="2F4B51FF" w14:textId="16D0B41D" w:rsidR="005E1A7F" w:rsidRDefault="005E1A7F" w:rsidP="005E1A7F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="77956708" w14:textId="77777777" w:rsidR="005E1A7F" w:rsidRDefault="005E1A7F" w:rsidP="005E1A7F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Friday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="399E99BA" w14:textId="616E0B49" w:rsidR="005E1A7F" w:rsidRDefault="005E1A7F" w:rsidP="005E1A7F">
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="399E99BA" w14:textId="285DE783" w:rsidR="005E1A7F" w:rsidRDefault="00A60F99" w:rsidP="00A60F99">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
-            </w:pPr>
-[...28 lines deleted...]
-              <w:t>48</w:t>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>holiday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="147C4186" w14:textId="77777777" w:rsidR="005E1A7F" w:rsidRDefault="005E1A7F" w:rsidP="005E1A7F">
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="147C4186" w14:textId="30CE30FC" w:rsidR="005E1A7F" w:rsidRDefault="00A60F99" w:rsidP="005E1A7F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>Day</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E1A7F" w14:paraId="65943622" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
           </w:tcPr>
           <w:p w14:paraId="27597D1F" w14:textId="5F9A7122" w:rsidR="005E1A7F" w:rsidRDefault="005E1A7F" w:rsidP="005E1A7F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
@@ -33301,57 +33138,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>day</w:t>
             </w:r>
             <w:r w:rsidRPr="00E972BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E3B6AFE" w14:textId="3426E24C" w:rsidR="00511764" w:rsidRPr="00E972BE" w:rsidRDefault="00511764" w:rsidP="0037070C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
-              <w:t>Exam marks submission</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> begins</w:t>
+              <w:t>Exam marks submission begins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78847BB2" w14:textId="77777777" w:rsidR="0037070C" w:rsidRPr="00E972BE" w:rsidRDefault="0037070C" w:rsidP="0037070C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0037070C" w:rsidRPr="00E972BE" w14:paraId="1F8D617B" w14:textId="77777777" w:rsidTr="005F0946">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
@@ -35767,65 +35598,51 @@
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">DE &amp; Supp exams </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D95A277" w14:textId="34870327" w:rsidR="0037070C" w:rsidRPr="00E972BE" w:rsidRDefault="005F0946" w:rsidP="0037070C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Prelim</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> FEC Meetings</w:t>
+              <w:t>Prelim / FEC Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0037070C" w:rsidRPr="00E972BE" w14:paraId="4B479704" w14:textId="77777777" w:rsidTr="005F0946">
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55030F10" w14:textId="0C4AFB2A" w:rsidR="0037070C" w:rsidRPr="00E972BE" w:rsidRDefault="0037070C" w:rsidP="0037070C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E972BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
@@ -35894,65 +35711,51 @@
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">DE &amp; Supp exams </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15D29916" w14:textId="5F70BAEB" w:rsidR="0037070C" w:rsidRPr="00E972BE" w:rsidRDefault="005F0946" w:rsidP="0037070C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Prelim</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> FEC Meetings</w:t>
+              <w:t>Prelim / FEC Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0037070C" w:rsidRPr="00E972BE" w14:paraId="498B8D37" w14:textId="77777777" w:rsidTr="005F0946">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14794CDF" w14:textId="339243C3" w:rsidR="0037070C" w:rsidRPr="00E972BE" w:rsidRDefault="0037070C" w:rsidP="0037070C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E972BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
@@ -36021,65 +35824,51 @@
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">DE &amp; Supp exams </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ECD6AEB" w14:textId="0DF07444" w:rsidR="0037070C" w:rsidRPr="00E972BE" w:rsidRDefault="005F0946" w:rsidP="0037070C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Prelim</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> FEC Meetings</w:t>
+              <w:t>Prelim / FEC Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0037070C" w:rsidRPr="00E972BE" w14:paraId="4EA23C29" w14:textId="77777777" w:rsidTr="005F0946">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09B55AA4" w14:textId="0D3E70F3" w:rsidR="0037070C" w:rsidRPr="00E972BE" w:rsidRDefault="0037070C" w:rsidP="0037070C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E972BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
@@ -36148,65 +35937,51 @@
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">DE &amp; Supp exams </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="186DFD7C" w14:textId="5BA8D584" w:rsidR="0037070C" w:rsidRPr="00E972BE" w:rsidRDefault="005F0946" w:rsidP="0037070C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Prelim</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> FEC Meetings</w:t>
+              <w:t>Prelim / FEC Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0037070C" w:rsidRPr="00E972BE" w14:paraId="1DAF52C7" w14:textId="77777777" w:rsidTr="005F0946">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
           </w:tcPr>
           <w:p w14:paraId="40EAE0FD" w14:textId="2F7FDD57" w:rsidR="0037070C" w:rsidRPr="00E972BE" w:rsidRDefault="0037070C" w:rsidP="0037070C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E972BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -36414,94 +36189,74 @@
               <w:t>Summer Term Day</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r w:rsidR="005F0946">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17A77B7D" w14:textId="4D696C68" w:rsidR="00511764" w:rsidRDefault="00511764" w:rsidP="0037070C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supp </w:t>
-[...5 lines deleted...]
-              <w:t>Exam marks submission</w:t>
+              <w:t>Supp Exam marks submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F3928D4" w14:textId="54ED00BA" w:rsidR="0037070C" w:rsidRDefault="005F0946" w:rsidP="0037070C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prelim </w:t>
-[...13 lines deleted...]
-              <w:t>FEC Meetings</w:t>
+              <w:t>Prelim / FEC Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0037070C" w14:paraId="2ED92473" w14:textId="77777777" w:rsidTr="005F0946">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="508F7E0C" w14:textId="6C7F328B" w:rsidR="0037070C" w:rsidRDefault="0037070C" w:rsidP="0037070C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
@@ -36552,94 +36307,74 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r w:rsidR="005F0946">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EF14FBE" w14:textId="0AB36866" w:rsidR="00511764" w:rsidRDefault="00511764" w:rsidP="0037070C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:rPr>
                 <w:w w:val="90"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supp </w:t>
-[...5 lines deleted...]
-              <w:t>Exam marks submission</w:t>
+              <w:t>Supp Exam marks submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A8D03D8" w14:textId="2FA012B5" w:rsidR="0037070C" w:rsidRDefault="005F0946" w:rsidP="0037070C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Prelim</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> FEC Meetings</w:t>
+              <w:t>Prelim / FEC Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1442FF25" w14:textId="77777777" w:rsidR="00EF15AA" w:rsidRDefault="00EF15AA">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00EF15AA">
           <w:headerReference w:type="default" r:id="rId20"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="660" w:right="566" w:bottom="920" w:left="1417" w:header="469" w:footer="732" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6942E6A3" w14:textId="77777777" w:rsidR="00EF15AA" w:rsidRDefault="00EF15AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11" w:after="1"/>
@@ -36930,58 +36665,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F4EA82E" w14:textId="0CDDBB6F" w:rsidR="005F0946" w:rsidRPr="005F0946" w:rsidRDefault="005F0946" w:rsidP="005F0946">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E972BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Summer Term Day</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t>20</w:t>
+              <w:t xml:space="preserve"> 20</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="775E4834" w14:textId="0A6E2A05" w:rsidR="00511764" w:rsidRDefault="00511764" w:rsidP="00511764">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="123"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D2133">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>DE/SUPP results on system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4393" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7704E767" w14:textId="5D97ACF5" w:rsidR="00511764" w:rsidRDefault="005F0946" w:rsidP="00511764">
@@ -39352,70 +39080,69 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="598625B5" w14:textId="77777777" w:rsidR="009E59BD" w:rsidRDefault="009E59BD"/>
     <w:sectPr w:rsidR="009E59BD">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="660" w:right="566" w:bottom="920" w:left="1417" w:header="469" w:footer="732" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48D1298E" w14:textId="77777777" w:rsidR="00CE3FB4" w:rsidRDefault="00CE3FB4">
+    <w:p w14:paraId="68200931" w14:textId="77777777" w:rsidR="006B3FBE" w:rsidRDefault="006B3FBE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35FB745D" w14:textId="77777777" w:rsidR="00CE3FB4" w:rsidRDefault="00CE3FB4">
+    <w:p w14:paraId="10289346" w14:textId="77777777" w:rsidR="006B3FBE" w:rsidRDefault="006B3FBE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -39862,58 +39589,58 @@
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D176D5E" w14:textId="77777777" w:rsidR="00CE3FB4" w:rsidRDefault="00CE3FB4">
+    <w:p w14:paraId="2D739C85" w14:textId="77777777" w:rsidR="006B3FBE" w:rsidRDefault="006B3FBE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5481FB10" w14:textId="77777777" w:rsidR="00CE3FB4" w:rsidRDefault="00CE3FB4">
+    <w:p w14:paraId="3CC8EBD0" w14:textId="77777777" w:rsidR="006B3FBE" w:rsidRDefault="006B3FBE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DB33A6A" w14:textId="77777777" w:rsidR="00EF15AA" w:rsidRDefault="00FE1C2C">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -41708,98 +41435,101 @@
     <w:rsid w:val="003365E3"/>
     <w:rsid w:val="0037070C"/>
     <w:rsid w:val="003D3902"/>
     <w:rsid w:val="00435830"/>
     <w:rsid w:val="00441E79"/>
     <w:rsid w:val="004629DF"/>
     <w:rsid w:val="00492A30"/>
     <w:rsid w:val="004E14E0"/>
     <w:rsid w:val="004F3C16"/>
     <w:rsid w:val="004F6E05"/>
     <w:rsid w:val="00511764"/>
     <w:rsid w:val="0053458C"/>
     <w:rsid w:val="00535763"/>
     <w:rsid w:val="00590206"/>
     <w:rsid w:val="005967D7"/>
     <w:rsid w:val="00596B4C"/>
     <w:rsid w:val="005A73EA"/>
     <w:rsid w:val="005C4906"/>
     <w:rsid w:val="005E076C"/>
     <w:rsid w:val="005E1A7F"/>
     <w:rsid w:val="005F0946"/>
     <w:rsid w:val="005F1C54"/>
     <w:rsid w:val="00600733"/>
     <w:rsid w:val="00674F7A"/>
     <w:rsid w:val="006A3DEA"/>
+    <w:rsid w:val="006B3FBE"/>
     <w:rsid w:val="00723787"/>
     <w:rsid w:val="00751EBC"/>
     <w:rsid w:val="007673A6"/>
     <w:rsid w:val="007A7F2F"/>
     <w:rsid w:val="007E1AB3"/>
     <w:rsid w:val="007F05E8"/>
     <w:rsid w:val="0081283C"/>
     <w:rsid w:val="008236AC"/>
     <w:rsid w:val="008432C3"/>
     <w:rsid w:val="00860719"/>
     <w:rsid w:val="00884A29"/>
     <w:rsid w:val="008D6A3E"/>
     <w:rsid w:val="008F437F"/>
     <w:rsid w:val="00900353"/>
     <w:rsid w:val="00900E34"/>
     <w:rsid w:val="00933336"/>
     <w:rsid w:val="0093679E"/>
     <w:rsid w:val="0094511E"/>
     <w:rsid w:val="0097302A"/>
     <w:rsid w:val="009779D4"/>
     <w:rsid w:val="009A0F11"/>
     <w:rsid w:val="009A49EF"/>
     <w:rsid w:val="009A6135"/>
     <w:rsid w:val="009D2133"/>
     <w:rsid w:val="009D2E28"/>
     <w:rsid w:val="009E59BD"/>
     <w:rsid w:val="00A41B99"/>
     <w:rsid w:val="00A50F43"/>
     <w:rsid w:val="00A561DB"/>
+    <w:rsid w:val="00A60F99"/>
     <w:rsid w:val="00A64C23"/>
     <w:rsid w:val="00AB6C3B"/>
     <w:rsid w:val="00B028C3"/>
     <w:rsid w:val="00B15ACD"/>
     <w:rsid w:val="00B206A4"/>
     <w:rsid w:val="00BB0A43"/>
     <w:rsid w:val="00BB28F9"/>
     <w:rsid w:val="00BC2AD2"/>
     <w:rsid w:val="00BE4A0E"/>
     <w:rsid w:val="00C14E7F"/>
     <w:rsid w:val="00C263F4"/>
     <w:rsid w:val="00C9373B"/>
     <w:rsid w:val="00CE3FB4"/>
     <w:rsid w:val="00CE61AB"/>
     <w:rsid w:val="00CF2C30"/>
     <w:rsid w:val="00CF666A"/>
     <w:rsid w:val="00D62BDE"/>
     <w:rsid w:val="00D827FD"/>
     <w:rsid w:val="00DE16D1"/>
+    <w:rsid w:val="00DF500E"/>
     <w:rsid w:val="00E11508"/>
     <w:rsid w:val="00E16477"/>
     <w:rsid w:val="00E27042"/>
     <w:rsid w:val="00E45D70"/>
     <w:rsid w:val="00E53655"/>
     <w:rsid w:val="00E561B6"/>
     <w:rsid w:val="00E57ADB"/>
     <w:rsid w:val="00E755EB"/>
     <w:rsid w:val="00E766B4"/>
     <w:rsid w:val="00E972BE"/>
     <w:rsid w:val="00EB7ADC"/>
     <w:rsid w:val="00EF15AA"/>
     <w:rsid w:val="00F02BA8"/>
     <w:rsid w:val="00F172AE"/>
     <w:rsid w:val="00F40FBA"/>
     <w:rsid w:val="00FA22AB"/>
     <w:rsid w:val="00FA664B"/>
     <w:rsid w:val="00FB1DD6"/>
     <w:rsid w:val="00FB2182"/>
     <w:rsid w:val="00FD5042"/>
     <w:rsid w:val="00FE1C2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -42230,51 +41960,50 @@
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="234" w:lineRule="exact"/>
       <w:ind w:left="20"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -42720,58 +42449,56 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010036E74F6281618147973F989A0811DD2C" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="023bff0fa39e0d32ca71f33423a0d1b2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0d7ee2f1-d42f-4009-88dc-c3dfec38af93" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c6cc7e496b7e3421cc4efb08c66dfd99" ns2:_="">
     <xsd:import namespace="0d7ee2f1-d42f-4009-88dc-c3dfec38af93"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Docnumber" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -42925,109 +42652,111 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Docnumber xmlns="0d7ee2f1-d42f-4009-88dc-c3dfec38af93" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0d7ee2f1-d42f-4009-88dc-c3dfec38af93">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FA2957B-44F9-4807-820B-E7903B5BA270}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A263932-D885-4886-8223-A1C80EC0C6FD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="0d7ee2f1-d42f-4009-88dc-c3dfec38af93"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{358C4D9D-87D5-4EA8-879A-425876952892}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0d7ee2f1-d42f-4009-88dc-c3dfec38af93"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A263932-D885-4886-8223-A1C80EC0C6FD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FA2957B-44F9-4807-820B-E7903B5BA270}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0d7ee2f1-d42f-4009-88dc-c3dfec38af93"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>2512</Words>
-  <Characters>11635</Characters>
+  <Words>2111</Words>
+  <Characters>12036</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2327</Lines>
-  <Paragraphs>1571</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12576</CharactersWithSpaces>
+  <CharactersWithSpaces>14119</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Colleen Windvogel</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-09-01T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 25 for Word</vt:lpwstr>
   </property>